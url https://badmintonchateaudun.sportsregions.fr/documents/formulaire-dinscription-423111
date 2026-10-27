--- v0 (2025-10-16)
+++ v1 (2026-10-27)
@@ -1,513 +1,544 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6E8C9957" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="23" w:right="-44"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E46C6F5" wp14:editId="2C4B8AD5">
-[...1 lines deleted...]
-                <wp:effectExtent l="9525" t="0" r="0" b="5714"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E46C6F5" wp14:editId="63A49B80">
+                <wp:extent cx="5334000" cy="335280"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
                 <wp:docPr id="1" name="Textbox 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5905500" cy="337185"/>
+                          <a:ext cx="5334000" cy="335280"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="25C1AB60" w14:textId="3048759C" w:rsidR="00785D37" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="25C1AB60" w14:textId="1E5D72BE" w:rsidR="00785D37" w:rsidRPr="00D71DE4" w:rsidRDefault="00000000" w:rsidP="00D71DE4">
                             <w:pPr>
-                              <w:spacing w:before="18"/>
+                              <w:spacing w:before="18" w:line="480" w:lineRule="auto"/>
                               <w:ind w:left="419"/>
+                              <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Fiche</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-8"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>d’inscription</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-9"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>à</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-10"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>l’association</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-10"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Badminton</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-8"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>dunois</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D83AE2">
+                            <w:r w:rsidR="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>-</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D83AE2">
+                            <w:r w:rsidR="00D71DE4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:b/>
                                 <w:spacing w:val="-4"/>
-                                <w:sz w:val="28"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6E46C6F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:465pt;height:26.55pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzCLp5wwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOmuWnajpivYahHS&#10;CpAWPsBx7MbC8RiP26R/z9hJ2xXcEDk448zz87w3k83D2Ft2VAENuJovFyVnyklojdvX/Mf3p3d3&#10;nGEUrhUWnKr5SSF/2L59sxl8pW6gA9uqwIjEYTX4mncx+qooUHaqF7gArxwlNYReRNqGfdEGMRB7&#10;b4ubslwXA4TWB5AKkb7upiTfZn6tlYxftUYVma051RbzGvLapLXYbkS1D8J3Rs5liH+oohfG0aUX&#10;qp2Igh2C+YuqNzIAgo4LCX0BWhupsgZSsyz/UPPSCa+yFjIH/cUm/H+08svxxX8LLI4fYaQGZhHo&#10;n0H+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeni5+qjEySR9X9+VqVVJKUu729v3ybpUML66nfcD4&#10;SUHPUlDzQP3KFYjjM8YJeoaky6xjQ83X5f16qhOsaZ+MtSmHYd882sCOIrU6P/Nl+BqW6HYCuwmX&#10;UzPMulnvJDGJjWMzUhUpbKA9kU8DjUrN8ddBBMWZ/eyoF2muzkE4B805CNE+Qp6+VKWDD4cI2mRx&#10;V975ZmpytmceyDRFr/cZdf1ttr8BAAD//wMAUEsDBBQABgAIAAAAIQC2Vtwv2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMKAUKcCkUqFw6Ith/gJksSEa9NvE3Tv2fh&#10;Qi8jjWY187ZYzW5QE46x92QgXSSgkGrf9NQa2G3XN4+gIltq7OAJDZwwwqq8vChs3vgjfeC04VZJ&#10;CcXcGuiYQ651rDt0Ni58QJLs04/Ostix1c1oj1LuBn2bJJl2tidZ6GzAqsP6a3NwBl7ft8zf6e6O&#10;4tu0fqiykJ2qYMz11fzyDIpx5v9j+MUXdCiFae8P1EQ1GJBH+E8le1omYvcG7pcp6LLQ5/DlDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzCLp5wwEAAH4DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2Vtwv2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" filled="f" strokeweight=".48pt">
+              <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:420pt;height:26.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJTak2xQEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aTNeiMOMXWoMOA&#10;YivQ7QMUWYqNyaJGKrHz96MUJym22zAfZEqkHvkeqdX92DtxMEgd+FrezEopjNfQdH5Xyx/fH9/d&#10;SUFR+UY58KaWR0Pyfv32zWoIlZlDC64xKBjEUzWEWrYxhqooSLemVzSDYDw7LWCvIm9xVzSoBkbv&#10;XTEvy2UxADYBQRsiPt2cnHKd8a01On6zlkwUrpZcW8wr5nWb1mK9UtUOVWg7PZWh/qGKXnWek16g&#10;NioqscfuL6i+0wgENs409AVY22mTOTCbm/IPNi+tCiZzYXEoXGSi/wervx5ewjOKOH6CkRuYSVB4&#10;Av2TWJtiCFRNMUlTqoijE9HRYp/+TEHwRdb2eNHTjFFoPrxdLN6XJbs0+xaL2/ldFry43g5I8bOB&#10;XiSjlsj9yhWowxPFlF9V55CUzHkx1HJZflie6gTXNY+dc8lHuNs+OBQHlVqdv9RdRqDXYQluo6g9&#10;xWXXFOb8xPdEMZGN43ZkjGRuoTmyTgOPSi3p116hkcJ98dyLNFdnA8/G9mxgdA+Qpy9V6eHjPoLt&#10;Mrkr7pSZm5wrngYyTdHrfY66Ppv1bwAAAP//AwBQSwMEFAAGAAgAAAAhAJga/lraAAAABAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06qkUYhToUjlwgHR9gPceEki4nWIt2n6&#10;9yxc4DLSaFYzb4vt7Hs14Ri7QAaWiwQUUh1cR42B42H3kIGKbMnZPhAauGKEbXl7U9jchQu947Tn&#10;RkkJxdwaaJmHXOtYt+htXIQBSbKPMHrLYsdGu9FepNz3epUkqfa2I1lo7YBVi/Xn/uwNvLwdmL+W&#10;xzXF12m3qdIhvVaDMfd38/MTKMaZ/47hB1/QoRSmUziTi6o3II/wr0qWrROxJwOPqwx0Wej/8OU3&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIlNqTbFAQAAfgMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJga/lraAAAABAEAAA8AAAAAAAAAAAAA&#10;AAAAHwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="25C1AB60" w14:textId="3048759C" w:rsidR="00785D37" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="25C1AB60" w14:textId="1E5D72BE" w:rsidR="00785D37" w:rsidRPr="00D71DE4" w:rsidRDefault="00000000" w:rsidP="00D71DE4">
                       <w:pPr>
-                        <w:spacing w:before="18"/>
+                        <w:spacing w:before="18" w:line="480" w:lineRule="auto"/>
                         <w:ind w:left="419"/>
+                        <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Fiche</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-8"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>d’inscription</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-9"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>à</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-10"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>l’association</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-10"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Badminton</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-8"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>dunois</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-4"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00D83AE2">
+                      <w:r w:rsidR="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-4"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00D83AE2">
+                      <w:r w:rsidR="00D71DE4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:b/>
                           <w:spacing w:val="-4"/>
-                          <w:sz w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E389FB" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E3120E7" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="49"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC7F2AC" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4AB55F2A" w14:textId="0C41B765" w:rsidR="00785D37" w:rsidRPr="000964BF" w:rsidRDefault="00000000" w:rsidP="000964BF">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3288"/>
           <w:tab w:val="left" w:pos="7240"/>
         </w:tabs>
-        <w:ind w:left="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nom : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Prénom : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB55F2A" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2B10AE51" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="107"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39FC2E05" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39FC2E05" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="000964BF">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6393"/>
         </w:tabs>
-        <w:ind w:left="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Date et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>lieu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
@@ -521,91 +552,89 @@
         <w:t>naissance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7E526E" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7B2D0CEA" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A556DBD" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0A556DBD" w14:textId="53349F4A" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="000964BF">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5711"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:left="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adresse </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0A5FA18A" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000">
+      <w:r w:rsidR="000964BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5FA18A" w14:textId="3C2255C8" w:rsidR="00785D37" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="170"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6919E185" wp14:editId="20EDAAD9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>899464</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>269501</wp:posOffset>
                 </wp:positionV>
@@ -641,156 +670,217 @@
                               <a:lnTo>
                                 <a:pt x="2953531" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="8901">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:shape w14:anchorId="6C8C33AF" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:21.2pt;width:232.6pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="2954020,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc+qhlFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SdWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVOLk70fJdpJ2t2E+CJT4RD7yUV7cHVor9gapAVfI2WQqhXEaysZtC/lj/fDh&#10;RgoKypXKgjOFPBqSd8v37xadz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAtbrMSVcfR&#10;W5vNp9NPWQdYegRtiPh01TvlMsWvKqPD96oiE4QtJHMLacW0buKaLRcq36LydaMHGuofWLSqcZz0&#10;FGqlghI7bP4K1TYagaAKEw1tBlXVaJNq4Gpm0zfVvNTKm1QLN4f8qU30/8Lqp/2Lf8ZInfwj6F/E&#10;Hck6T/nJEzc0YA4VthHLxMUhdfF46qI5BKH5cH57/XE652Zr9s3mn1OTM5WPd/WOwlcDKY7aP1Lo&#10;NShHS9WjpQ9uNJGVjBrapGGQgjVEKVjDTa+hVyHei+SiKbozkXjWwt6sIXnDG+ZM7ey17hLFpVxd&#10;X82kGKtkbI9gI6bhXvVGSs32ZXHWRRY3t9NZGg0C25QPjbWRBeF2c29R7FUczPTFOjjCK5hHCitF&#10;dY9LrgFm3aBTL00UaQPl8RlFx9NcSPq9U2iksN8cj0sc/dHA0diMBgZ7D+mBpAZxzvXhp0IvYvpC&#10;Blb2CcZhVPkoWiz9hI03HXzZBaiaqGiaoZ7RsOEJTgUOry0+kct9Qp3/Ccs/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA2grCLt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjT&#10;KLJQiFMhpBzKAak/F25uvMSh8TrEbht4erYnOM7sp9mZajX7QZxxin0gDctFBgKpDbanTsN+1zw8&#10;gojJkDVDINTwjRFW9e1NZUobLrTB8zZ1gkMolkaDS2kspYytQ2/iIoxIfPsIkzeJ5dRJO5kLh/tB&#10;5lmmpDc98QdnRnxx2B63J69BxU38ydd7/+ma9bh7f23ejl+D1vd38/MTiIRz+oPhWp+rQ82dDuFE&#10;NoqBdbFUjGoo8gIEAypTvOVwNRTIupL/F9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANz6qGUVAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANoKwi7eAAAACQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l2953531,e" filled="f" strokeweight=".24725mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+      <w:r w:rsidR="000964BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="464F92DB" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="110"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C1B5C5" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75C1B5C5" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="000964BF">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4354"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:left="141"/>
-[...7 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Téléphone </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23673B15" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
+    <w:p w14:paraId="127AF2E7" w14:textId="77777777" w:rsidR="000964BF" w:rsidRDefault="000964BF" w:rsidP="000964BF">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4354"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543FE77A" w14:textId="2919BE37" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="000964BF">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4694"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:before="107"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Courriel : </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="543FE77A" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000964BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14959A21" w14:textId="77777777" w:rsidR="000964BF" w:rsidRDefault="000964BF">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4694"/>
         </w:tabs>
         <w:ind w:left="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7029E351" w14:textId="2DBDAF67" w:rsidR="000964BF" w:rsidRDefault="000964BF" w:rsidP="000964BF">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4694"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personne à contacter en cas d’urgence : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="32A00FB5" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A00FB5" w14:textId="33B73F5C" w:rsidR="00785D37" w:rsidRPr="00A30DD3" w:rsidRDefault="00785D37" w:rsidP="000964BF">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="41876B2B" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41876B2B" w14:textId="114F25BE" w:rsidR="00785D37" w:rsidRDefault="00A30DD3">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="157" w:after="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30DD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Documents rendus :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624AB157" w14:textId="77777777" w:rsidR="00A30DD3" w:rsidRPr="00A30DD3" w:rsidRDefault="00A30DD3">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:before="157" w:after="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="98" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2371"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="2763"/>
       </w:tblGrid>
       <w:tr w:rsidR="00785D37" w14:paraId="3DA539C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0327375A" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
@@ -807,396 +897,430 @@
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>médical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12832C4C" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
+          <w:p w14:paraId="12832C4C" w14:textId="1250A569" w:rsidR="00785D37" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="511"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>OUI</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4726B8" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
+          <w:p w14:paraId="4D4726B8" w14:textId="7470ECF3" w:rsidR="00785D37" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="1610"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>NON</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:t>NON</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00785D37" w14:paraId="34AB8824" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A69ECD" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>QS-SPORT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4126DC97" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
+          <w:p w14:paraId="4126DC97" w14:textId="5E5816D6" w:rsidR="00785D37" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="511"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>OUI</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:t>OUI</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE95697" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
+          <w:p w14:paraId="0AE95697" w14:textId="6B9563E0" w:rsidR="00785D37" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="87" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="1610"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>NON</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:t>NON</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00785D37" w14:paraId="0FF48EEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3392AA24" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Règlement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C95F17C" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
+          <w:p w14:paraId="1C95F17C" w14:textId="4B0372CE" w:rsidR="00785D37" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="511"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Chèque</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:t>Chèque</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5DE3AF" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="00D83AE2">
+          <w:p w14:paraId="3F5DE3AF" w14:textId="60EFFA26" w:rsidR="00785D37" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="1610"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Espèces</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:t>Espèces</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D83AE2" w14:paraId="4B79A065" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B3653E" w14:textId="7C3B2D30" w:rsidR="00D83AE2" w:rsidRDefault="00D83AE2" w:rsidP="00D83AE2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Droit à l’image :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3FDD28" w14:textId="257B4E1D" w:rsidR="00D83AE2" w:rsidRDefault="00D83AE2" w:rsidP="00D83AE2">
+          <w:p w14:paraId="2D3FDD28" w14:textId="141D81A6" w:rsidR="00D83AE2" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="511"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D83AE2">
               <w:t xml:space="preserve">OUI </w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06141516" w14:textId="2A5E3E48" w:rsidR="00D83AE2" w:rsidRDefault="00D83AE2" w:rsidP="00D83AE2">
+          <w:p w14:paraId="06141516" w14:textId="7FD3634C" w:rsidR="00D83AE2" w:rsidRDefault="00A30DD3" w:rsidP="00A30DD3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="86" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="1610"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D83AE2">
               <w:t xml:space="preserve">NON </w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="341B4E6C" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="169C4D8B" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="111"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05578BD7" w14:textId="553CEB49" w:rsidR="00785D37" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="138"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Je soussigné(e) Mme/M…………………………………………………</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">reconnais avoir pris connaissance du règlement intérieur de l’association Badminton dunois </w:t>
+        <w:t xml:space="preserve">Je soussigné(e) Mme/M……………………………………………………….reconnais avoir pris connaissance du règlement intérieur de l’association Badminton dunois </w:t>
       </w:r>
       <w:r w:rsidR="00D83AE2">
         <w:t>et l’accepter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9C6F61" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E699F86" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="83"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA51D79" w14:textId="77777777" w:rsidR="00D83AE2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="412" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="1391"/>
       </w:pPr>
       <w:r>
         <w:t>Cotisation</w:t>
       </w:r>
@@ -1284,187 +1408,436 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Badminton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dunois. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2519B5DE" w14:textId="4CEFEEB3" w:rsidR="00785D37" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6662C57C" w14:textId="40ECEF7E" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="000F343F">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="412" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="1391"/>
       </w:pPr>
       <w:r>
         <w:t>Assurance : Notre association est assurée à la MAIF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6662C57C" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00785D37">
+    <w:p w14:paraId="763F1CF5" w14:textId="77777777" w:rsidR="00785D37" w:rsidRDefault="00000000" w:rsidP="0082700D">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:spacing w:before="177"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6514"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="141"/>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00785D37">
+    <w:p w14:paraId="7986C538" w14:textId="77777777" w:rsidR="0082700D" w:rsidRDefault="0082700D" w:rsidP="0082700D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6514"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="141"/>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1599D8CA" w14:textId="77777777" w:rsidR="0082700D" w:rsidRDefault="0082700D" w:rsidP="0082700D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6514"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="141"/>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E4B6C6" w14:textId="2BEF3CCC" w:rsidR="0082700D" w:rsidRDefault="0082700D" w:rsidP="0082700D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0082700D">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>RECU D’ADHESION SAISON 2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3513DCE7" w14:textId="77777777" w:rsidR="0082700D" w:rsidRDefault="0082700D" w:rsidP="000F343F"/>
+    <w:p w14:paraId="6612F2F1" w14:textId="261CFAEF" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F">
+      <w:r w:rsidRPr="000F343F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r>
+        <w:t> : BADMINTON DUNOIS</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Numéro SIRET : 937 715 514 00017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD05B0E" w14:textId="756F1105" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F">
+      <w:r w:rsidRPr="000F343F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adresse</w:t>
+      </w:r>
+      <w:r>
+        <w:t> : Hôtel de ville – Service des sports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E52AF7" w14:textId="433E1DB1" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F">
+      <w:r>
+        <w:t>2, place du 18 octobre 28200 CHATEAUDUN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745B3EDD" w14:textId="015B91C9" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F">
+      <w:r>
+        <w:t xml:space="preserve">Courriel : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00087376">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>associationbaddunois@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E8B52FE" w14:textId="77777777" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F"/>
+    <w:p w14:paraId="311F020A" w14:textId="33C7A115" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F">
+      <w:r>
+        <w:t>L’association du BADMINTON DUNOIS certifie avoir reçu la somme de ……….€ au titre de l’adhésion annuelle pour la saison 2026/2027 de Madame / Monsieur ………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6AC053" w14:textId="77777777" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F"/>
+    <w:p w14:paraId="320E23D8" w14:textId="45F6C327" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F">
+      <w:r>
+        <w:t>La cotisation a été payée le …………………………….par chèque / espèce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A5FD31" w14:textId="77777777" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F"/>
+    <w:p w14:paraId="5224D5F3" w14:textId="77777777" w:rsidR="000F343F" w:rsidRDefault="000F343F" w:rsidP="000F343F"/>
+    <w:p w14:paraId="5BFDAFA2" w14:textId="734CA8F7" w:rsidR="000F343F" w:rsidRPr="0082700D" w:rsidRDefault="000F343F" w:rsidP="000F343F">
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L’association du BADMINTON DUNOIS</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000F343F" w:rsidRPr="0082700D">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1400" w:right="1275" w:bottom="280" w:left="1275" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="618D6DD4" w14:textId="77777777" w:rsidR="001A6869" w:rsidRDefault="001A6869" w:rsidP="00D71DE4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="71B8F76E" w14:textId="77777777" w:rsidR="001A6869" w:rsidRDefault="001A6869" w:rsidP="00D71DE4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43A00769" w14:textId="77777777" w:rsidR="001A6869" w:rsidRDefault="001A6869" w:rsidP="00D71DE4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="26B4958D" w14:textId="77777777" w:rsidR="001A6869" w:rsidRDefault="001A6869" w:rsidP="00D71DE4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D7CB414" w14:textId="4A462F0F" w:rsidR="00D71DE4" w:rsidRDefault="00D71DE4">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01883ECD" wp14:editId="4DFE8B87">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-358140</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1495425" cy="1495425"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="9631" y="1101"/>
+              <wp:lineTo x="3577" y="2752"/>
+              <wp:lineTo x="2752" y="3302"/>
+              <wp:lineTo x="2752" y="10456"/>
+              <wp:lineTo x="3852" y="14859"/>
+              <wp:lineTo x="9631" y="19811"/>
+              <wp:lineTo x="9906" y="20362"/>
+              <wp:lineTo x="11557" y="20362"/>
+              <wp:lineTo x="11832" y="19811"/>
+              <wp:lineTo x="17610" y="14859"/>
+              <wp:lineTo x="18711" y="10456"/>
+              <wp:lineTo x="19261" y="3577"/>
+              <wp:lineTo x="17610" y="2752"/>
+              <wp:lineTo x="11832" y="1101"/>
+              <wp:lineTo x="9631" y="1101"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="794278724" name="Image 7"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="794278724" name="Image 794278724"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1495425" cy="1495425"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00785D37"/>
+    <w:rsid w:val="000964BF"/>
+    <w:rsid w:val="000F343F"/>
+    <w:rsid w:val="001A6869"/>
+    <w:rsid w:val="00252518"/>
     <w:rsid w:val="00785D37"/>
+    <w:rsid w:val="0082700D"/>
+    <w:rsid w:val="009018E6"/>
+    <w:rsid w:val="00A30DD3"/>
     <w:rsid w:val="00B60472"/>
+    <w:rsid w:val="00B80CAA"/>
+    <w:rsid w:val="00D71DE4"/>
     <w:rsid w:val="00D83AE2"/>
+    <w:rsid w:val="00F47825"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="51503602"/>
@@ -1936,59 +2309,136 @@
       <w:ind w:left="419"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="50"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D71DE4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D71DE4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D71DE4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D71DE4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F343F"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F343F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:associationbaddunois@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2251,67 +2701,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{279DD4DA-FF66-43F4-A268-D97215BD38C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>79</Words>
-  <Characters>437</Characters>
+  <Words>205</Words>
+  <Characters>1133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>515</CharactersWithSpaces>
+  <CharactersWithSpaces>1336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CHABOT Aurélie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-09-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word pour Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-09-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word pour Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>