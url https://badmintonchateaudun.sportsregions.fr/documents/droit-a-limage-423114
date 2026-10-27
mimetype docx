--- v0 (2025-10-16)
+++ v1 (2026-10-27)
@@ -1,100 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="462BDB8B" w14:textId="77777777" w:rsidR="00466957" w:rsidRDefault="00000000">
+    <w:p w14:paraId="571F1D32" w14:textId="77777777" w:rsidR="00466957" w:rsidRDefault="00466957">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
-        <w:ind w:left="23" w:right="-44"/>
+        <w:spacing w:before="47"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702F765F" w14:textId="5DB7ED5B" w:rsidR="002C18D2" w:rsidRDefault="002C18D2">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:line="362" w:lineRule="auto"/>
+        <w:ind w:right="165"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CB7BE98" wp14:editId="1017A8A2">
-[...1 lines deleted...]
-                <wp:effectExtent l="9525" t="0" r="0" b="3810"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="748AF128" wp14:editId="39777B03">
+                <wp:extent cx="3964305" cy="320040"/>
+                <wp:effectExtent l="0" t="0" r="17145" b="22860"/>
                 <wp:docPr id="1" name="Textbox 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5905500" cy="253365"/>
+                          <a:ext cx="3964305" cy="320040"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6096">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4BC6CB4D" w14:textId="0FB2975E" w:rsidR="00466957" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="218520E5" w14:textId="0610409E" w:rsidR="002C18D2" w:rsidRDefault="002C18D2" w:rsidP="002C18D2">
                             <w:pPr>
                               <w:spacing w:before="18"/>
                               <w:ind w:right="1"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>Autorisation</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-8"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
@@ -130,99 +143,99 @@
                               <w:rPr>
                                 <w:spacing w:val="-7"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>l’image</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-7"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD43B2">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>-</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AD43B2">
+                            <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t xml:space="preserve">7                 </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5CB7BE98" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="748AF128" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:465pt;height:19.95pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgeWLmwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZTOFiNOEXXoMOA&#10;YhvQ7QNkWYqFyaImKrHz96MUJym221AfZMp8euJ7pNf302DZQQU04Bp+syg5U05CZ9yu4T9/PH34&#10;yBlG4TphwamGHxXy+837d+vR12oJPdhOBUYkDuvRN7yP0ddFgbJXg8AFeOUoqSEMItI27IouiJHY&#10;B1ssy3JVjBA6H0AqRPq6PSX5JvNrrWT8pjWqyGzDqbaY15DXNq3FZi3qXRC+N3IuQ/xHFYMwji69&#10;UG1FFGwfzD9Ug5EBEHRcSBgK0NpIlTWQmpvyLzUvvfAqayFz0F9swrejlV8PL/57YHH6BBM1MItA&#10;/wzyF5I3xeixnjHJU6yR0EnopMOQ3iSB0UHy9njxU02RSfpY3ZVVVVJKUm5Z3d6uqmR4cT3tA8bP&#10;CgaWgoYH6leuQByeMZ6gZ0i6zDo2NnxV3q1OdYI13ZOxNuUw7NpHG9hBpFbnZ74MX8MS3VZgf8Ll&#10;1AyzbtZ7kpjExqmdqIoUttAdyaeRRqXh+HsvguLMfnHUizRX5yCcg/YchGgfIU9fqtLBwz6CNlnc&#10;lXe+mZqc7ZkHMk3R631GXX+bzR8AAAD//wMAUEsDBBQABgAIAAAAIQDL7lWH2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFOKAglxKhSpXDgg2n6AmyxJRLw28TZN/56F&#10;C72MNJrVzNtiPbtBTTjG3pOB5SIBhVT7pqfWwH63uXsCFdlSYwdPaOCMEdbl9VVh88af6AOnLbdK&#10;Sijm1kDHHHKtY92hs3HhA5Jkn350lsWOrW5Ge5JyN+j7JEm1sz3JQmcDVh3WX9ujM/D6vmP+Xu4f&#10;KL5Nm8cqDem5Csbc3swvz6AYZ/4/hl98QYdSmA7+SE1UgwF5hP9UsmyViD0YWGUZ6LLQl/DlDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgeWLmwwEAAH4DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDL7lWH2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" filled="f" strokeweight=".48pt">
+              <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:312.15pt;height:25.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTQ1kCxQEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3abLliNOMXWoMOA&#10;YivQ9QMUWYqNyaJGKrHz96MUJynW2zAfZEqkHvkeqeXd2DuxN0gd+FpezUopjNfQdH5by5efDx8+&#10;SUFR+UY58KaWB0PybvX+3XIIlbmGFlxjUDCIp2oItWxjDFVRkG5Nr2gGwXh2WsBeRd7itmhQDYze&#10;u+K6LBfFANgEBG2I+HR9dMpVxrfW6PjDWjJRuFpybTGvmNdNWovVUlVbVKHt9FSG+ocqetV5TnqG&#10;WquoxA67N1B9pxEIbJxp6AuwttMmc2A2V+VfbJ5bFUzmwuJQOMtE/w9Wf98/hycUcfwCIzcwk6Dw&#10;CPoXsTbFEKiaYpKmVBFHJ6KjxT79mYLgi6zt4aynGaPQfDi/XdzMy49SaPbNuV03WfDicjsgxa8G&#10;epGMWiL3K1eg9o8UU35VnUJSMufFUMtFebs41gmuax4655KPcLu5dyj2KrU6f6m7jECvwxLcWlF7&#10;jMuuKcz5ie+RYiIbx83IGMncQHNgnQYelVrS751CI4X75rkXaa5OBp6MzcnA6O4hT1+q0sPnXQTb&#10;ZXIX3CkzNzlXPA1kmqLX+xx1eTarPwAAAP//AwBQSwMEFAAGAAgAAAAhAGwh7+XbAAAABAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTksIKMSpUKRy4YBo+wFuvCRR47Ubb9P0&#10;7zFc6GWl0Yxm3hbryfZixCF0jhQsFwkIpNqZjhoF+93m4QVEYE1G945QwRUDrMvZXaFz4y70heOW&#10;GxFLKORaQcvscylD3aLVYeE8UvS+3WA1Rzk00gz6EsttL1dJkkmrO4oLrfZYtVgft2er4P1zx3xa&#10;7lMKH+Pmucp8dq28Uvfz6e0VBOPE/2H4xY/oUEamgzuTCaJXEB/hvxu9bJU+gjgoeEpSkGUhb+HL&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTQ1kCxQEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBsIe/l2wAAAAQBAAAPAAAAAAAAAAAA&#10;AAAAAB8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="4BC6CB4D" w14:textId="0FB2975E" w:rsidR="00466957" w:rsidRDefault="00000000">
+                    <w:p w14:paraId="218520E5" w14:textId="0610409E" w:rsidR="002C18D2" w:rsidRDefault="002C18D2" w:rsidP="002C18D2">
                       <w:pPr>
                         <w:spacing w:before="18"/>
                         <w:ind w:right="1"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>Autorisation</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-8"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
@@ -258,229 +271,226 @@
                         <w:rPr>
                           <w:spacing w:val="-7"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>l’image</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-7"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD43B2">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AD43B2">
+                      <w:r>
                         <w:rPr>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t xml:space="preserve">7                 </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:p w14:paraId="5FAFD9BC" w14:textId="77777777" w:rsidR="00466957" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="002C18D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB463F6" w14:textId="7419ACE6" w:rsidR="002C18D2" w:rsidRDefault="002C18D2" w:rsidP="002C18D2">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:line="362" w:lineRule="auto"/>
         <w:ind w:right="165"/>
       </w:pPr>
       <w:r>
-        <w:t>Dans le cadre des différents évènements organisés et flux de communication, l’association du</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAFD9BC" w14:textId="180AE287" w:rsidR="00466957" w:rsidRDefault="002C18D2">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:spacing w:line="362" w:lineRule="auto"/>
+        <w:ind w:right="165"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dans le cadre des différents évènements organisés et flux de communic</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:t>ation, l’association du</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>Badminton</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>dunois</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>peut</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>être</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>amenée</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>à</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>réaliser</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>des</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>photographies</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>et</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>vidéos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>sur</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:t>lesquelles vous apparaissez.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7840E194" w14:textId="77777777" w:rsidR="00466957" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="153" w:line="362" w:lineRule="auto"/>
         <w:ind w:right="165"/>
       </w:pPr>
       <w:r>
         <w:t>Conformément</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
@@ -1524,100 +1534,215 @@
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>approuvé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00466957">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1400" w:right="1275" w:bottom="280" w:left="1275" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="12560F8C" w14:textId="77777777" w:rsidR="00F443CB" w:rsidRDefault="00F443CB" w:rsidP="002C18D2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="165E6B73" w14:textId="77777777" w:rsidR="00F443CB" w:rsidRDefault="00F443CB" w:rsidP="002C18D2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="14D9471D" w14:textId="77777777" w:rsidR="00F443CB" w:rsidRDefault="00F443CB" w:rsidP="002C18D2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="37C2AE81" w14:textId="77777777" w:rsidR="00F443CB" w:rsidRDefault="00F443CB" w:rsidP="002C18D2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B3F47D9" w14:textId="39CDCE14" w:rsidR="002C18D2" w:rsidRDefault="002C18D2">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2767AAE9" wp14:editId="02E3135D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-594360</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-281940</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1495425" cy="1495425"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="9631" y="1101"/>
+              <wp:lineTo x="3577" y="2752"/>
+              <wp:lineTo x="2752" y="3302"/>
+              <wp:lineTo x="2752" y="10456"/>
+              <wp:lineTo x="3852" y="14859"/>
+              <wp:lineTo x="9631" y="19811"/>
+              <wp:lineTo x="9906" y="20362"/>
+              <wp:lineTo x="11557" y="20362"/>
+              <wp:lineTo x="11832" y="19811"/>
+              <wp:lineTo x="17610" y="14859"/>
+              <wp:lineTo x="18711" y="10456"/>
+              <wp:lineTo x="19261" y="3577"/>
+              <wp:lineTo x="17610" y="2752"/>
+              <wp:lineTo x="11832" y="1101"/>
+              <wp:lineTo x="9631" y="1101"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1373571382" name="Image 7"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="794278724" name="Image 794278724"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1495425" cy="1495425"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E9446F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CB474F2"/>
     <w:lvl w:ilvl="0" w:tplc="C164BAC6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="448" w:hanging="308"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B866CC14">
@@ -1710,65 +1835,75 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7573" w:hanging="308"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="11957803">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00466957"/>
+    <w:rsid w:val="00252518"/>
+    <w:rsid w:val="002C18D2"/>
     <w:rsid w:val="00336FEC"/>
     <w:rsid w:val="00466957"/>
     <w:rsid w:val="00AD43B2"/>
+    <w:rsid w:val="00F443CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1C7960C3"/>
@@ -2241,59 +2376,113 @@
     <w:pPr>
       <w:spacing w:before="18"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="399" w:hanging="306"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C18D2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C18D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C18D2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C18D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2540,60 +2729,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>224</Words>
-  <Characters>1232</Characters>
+  <Words>227</Words>
+  <Characters>1250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1454</CharactersWithSpaces>
+  <CharactersWithSpaces>1475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CHABOT Aurélie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-09-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word pour Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">