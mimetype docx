--- v0 (2025-10-16)
+++ v1 (2026-10-27)
@@ -1,66 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="118F111A" w14:textId="77777777" w:rsidR="00343B53" w:rsidRDefault="00343B53">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3653878E" w14:textId="34445305" w:rsidR="00343B53" w:rsidRPr="00023D11" w:rsidRDefault="00C94661" w:rsidP="00023D11">
+    <w:p w14:paraId="538E6800" w14:textId="77777777" w:rsidR="00D1546E" w:rsidRDefault="00D1546E" w:rsidP="00023D11">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7FFCF3" w14:textId="77777777" w:rsidR="00D1546E" w:rsidRDefault="00D1546E" w:rsidP="00023D11">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3653878E" w14:textId="1938A789" w:rsidR="00343B53" w:rsidRPr="00023D11" w:rsidRDefault="00C94661" w:rsidP="00023D11">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QUESTIONNAIRE DE SANTE </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94661">
         <w:t xml:space="preserve">« SPORTIF MAJEUR » </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118C9B8A" w14:textId="354F9D40" w:rsidR="00343B53" w:rsidRPr="00023D11" w:rsidRDefault="00000000" w:rsidP="00023D11">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:ind w:left="139"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3759,234 +3768,249 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial MT"/>
           <w:position w:val="1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00023D11">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="840" w:right="141" w:bottom="280" w:left="283" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F25E4D6" w14:textId="77777777" w:rsidR="00C2577D" w:rsidRDefault="00C2577D" w:rsidP="00023D11">
+    <w:p w14:paraId="753FF548" w14:textId="77777777" w:rsidR="006211D4" w:rsidRDefault="006211D4" w:rsidP="00023D11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A3AF31" w14:textId="77777777" w:rsidR="00C2577D" w:rsidRDefault="00C2577D" w:rsidP="00023D11">
+    <w:p w14:paraId="08C888BB" w14:textId="77777777" w:rsidR="006211D4" w:rsidRDefault="006211D4" w:rsidP="00023D11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3741FAFB" w14:textId="01A3DB76" w:rsidR="00023D11" w:rsidRDefault="00023D11" w:rsidP="00023D11">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1049CAF0" w14:textId="77777777" w:rsidR="00C2577D" w:rsidRDefault="00C2577D" w:rsidP="00023D11">
+    <w:p w14:paraId="2EB9B676" w14:textId="77777777" w:rsidR="006211D4" w:rsidRDefault="006211D4" w:rsidP="00023D11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ECB6B50" w14:textId="77777777" w:rsidR="00C2577D" w:rsidRDefault="00C2577D" w:rsidP="00023D11">
+    <w:p w14:paraId="0FF6DDF3" w14:textId="77777777" w:rsidR="006211D4" w:rsidRDefault="006211D4" w:rsidP="00023D11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A7C236B" w14:textId="298E60A2" w:rsidR="00023D11" w:rsidRDefault="00023D11">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A7C236B" w14:textId="55B5CB6F" w:rsidR="00023D11" w:rsidRDefault="00D1546E">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FB29D61" wp14:editId="5410371B">
-[...2 lines deleted...]
-          <wp:docPr id="1890424305" name="Image 3" descr="Une image contenant Danse, dessin humoristique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A4A4C2C" wp14:editId="65EEB7D0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-457200</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1495425" cy="1495425"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="9631" y="1101"/>
+              <wp:lineTo x="3577" y="2752"/>
+              <wp:lineTo x="2752" y="3302"/>
+              <wp:lineTo x="2752" y="10456"/>
+              <wp:lineTo x="3852" y="14859"/>
+              <wp:lineTo x="9631" y="19811"/>
+              <wp:lineTo x="9906" y="20362"/>
+              <wp:lineTo x="11557" y="20362"/>
+              <wp:lineTo x="11832" y="19811"/>
+              <wp:lineTo x="17610" y="14859"/>
+              <wp:lineTo x="18711" y="10456"/>
+              <wp:lineTo x="19261" y="3577"/>
+              <wp:lineTo x="17610" y="2752"/>
+              <wp:lineTo x="11832" y="1101"/>
+              <wp:lineTo x="9631" y="1101"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="794278724" name="Image 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1890424305" name="Image 3" descr="Une image contenant Danse, dessin humoristique&#10;&#10;Le contenu généré par l’IA peut être incorrect."/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="794278724" name="Image 794278724"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1342965" cy="1011112"/>
+                    <a:ext cx="1495425" cy="1495425"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00343B53"/>
     <w:rsid w:val="00023D11"/>
+    <w:rsid w:val="00252518"/>
     <w:rsid w:val="00343B53"/>
+    <w:rsid w:val="006211D4"/>
     <w:rsid w:val="008908B9"/>
     <w:rsid w:val="00C2577D"/>
     <w:rsid w:val="00C94661"/>
+    <w:rsid w:val="00D1546E"/>
     <w:rsid w:val="00E136BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4381,50 +4405,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -4813,74 +4838,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>297</Words>
-  <Characters>1634</Characters>
+  <Characters>1636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>REPUBLIQUE FRANCAISE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1928</CharactersWithSpaces>
+  <CharactersWithSpaces>1930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>REPUBLIQUE FRANCAISE</dc:title>
   <dc:creator>SPM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-05-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>